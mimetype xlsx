--- v0 (2026-05-02)
+++ v1 (2026-06-08)
@@ -43,51 +43,51 @@
   <si>
     <t>Прайс-лист интернет-магазина KofeMart.ru</t>
   </si>
   <si>
     <t>https://tuapse.kofemart.ru/</t>
   </si>
   <si>
     <t>Для заказа позиций из прайс-листа:</t>
   </si>
   <si>
     <t>- звоните 8 (804) 5551040 (бесплатно), + 7(343) 382-4035</t>
   </si>
   <si>
     <t>- WhatsApp: +7 (9221) 637-703</t>
   </si>
   <si>
     <t>- Почта: ekb@kofemart.ru , ural@kofemart.ru , ekat@kofemart.ru</t>
   </si>
   <si>
     <t>- Пройдите по ссылке в прайс-листе, сделайте заказ в интернет-магазине KofeMart.ru</t>
   </si>
   <si>
     <t>- Поставьте количество товара в колонке «Ваш заказ», сохраните файл и пришлите его нам на почту</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-05-02 13:28:56</t>
+    <t>Актуальность прайса на: 2026-06-08 05:44:25</t>
   </si>
   <si>
     <t>Аксессуары для барменов и бариста</t>
   </si>
   <si>
     <t>Идентификатор товара</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Подробное описание / заказ товара в интернет-магазине</t>
   </si>
   <si>
     <t>Цена (руб.) ()</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Сумма</t>
   </si>
@@ -9723,51 +9723,51 @@
       <c r="F13" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G13" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="12"/>
       <c r="C14" s="14"/>
       <c r="E14" s="7"/>
       <c r="G14" s="7"/>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="80">
       <c r="A15" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="6"/>
       <c r="C15" s="16" t="s">
         <v>18</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E15" s="9">
-        <v>2475.0</v>
+        <v>2100.0</v>
       </c>
       <c r="F15" s="6"/>
       <c r="G15" s="9">
         <f>E15*F15</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="11" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="14"/>
       <c r="E16" s="7"/>
       <c r="G16" s="7"/>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>12</v>
       </c>