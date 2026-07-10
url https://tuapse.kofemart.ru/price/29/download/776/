--- v1 (2026-06-08)
+++ v2 (2026-07-10)
@@ -43,51 +43,51 @@
   <si>
     <t>Прайс-лист интернет-магазина KofeMart.ru</t>
   </si>
   <si>
     <t>https://tuapse.kofemart.ru/</t>
   </si>
   <si>
     <t>Для заказа позиций из прайс-листа:</t>
   </si>
   <si>
     <t>- звоните 8 (804) 5551040 (бесплатно), + 7(343) 382-4035</t>
   </si>
   <si>
     <t>- WhatsApp: +7 (9221) 637-703</t>
   </si>
   <si>
     <t>- Почта: ekb@kofemart.ru , ural@kofemart.ru , ekat@kofemart.ru</t>
   </si>
   <si>
     <t>- Пройдите по ссылке в прайс-листе, сделайте заказ в интернет-магазине KofeMart.ru</t>
   </si>
   <si>
     <t>- Поставьте количество товара в колонке «Ваш заказ», сохраните файл и пришлите его нам на почту</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-08 05:44:25</t>
+    <t>Актуальность прайса на: 2026-07-11 00:40:18</t>
   </si>
   <si>
     <t>Аксессуары для барменов и бариста</t>
   </si>
   <si>
     <t>Идентификатор товара</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Подробное описание / заказ товара в интернет-магазине</t>
   </si>
   <si>
     <t>Цена (руб.) ()</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Сумма</t>
   </si>
@@ -9723,51 +9723,51 @@
       <c r="F13" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G13" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="12"/>
       <c r="C14" s="14"/>
       <c r="E14" s="7"/>
       <c r="G14" s="7"/>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="80">
       <c r="A15" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="6"/>
       <c r="C15" s="16" t="s">
         <v>18</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E15" s="9">
-        <v>2100.0</v>
+        <v>2475.0</v>
       </c>
       <c r="F15" s="6"/>
       <c r="G15" s="9">
         <f>E15*F15</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="11" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="14"/>
       <c r="E16" s="7"/>
       <c r="G16" s="7"/>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>12</v>
       </c>